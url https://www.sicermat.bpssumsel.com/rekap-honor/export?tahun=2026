--- v0 (2026-08-31)
+++ v1 (2026-10-31)
@@ -148,51 +148,51 @@
     <col min="18" max="18" width="42" customWidth="1"/>
     <col min="19" max="19" width="13" customWidth="1"/>
     <col min="20" max="20" width="42" customWidth="1"/>
     <col min="21" max="21" width="13" customWidth="1"/>
     <col min="22" max="22" width="42" customWidth="1"/>
     <col min="23" max="23" width="13" customWidth="1"/>
     <col min="24" max="24" width="42" customWidth="1"/>
     <col min="25" max="25" width="13" customWidth="1"/>
     <col min="26" max="26" width="42" customWidth="1"/>
     <col min="27" max="27" width="13" customWidth="1"/>
     <col min="28" max="28" width="42" customWidth="1"/>
     <col min="29" max="29" width="16" customWidth="1"/>
     <col min="30" max="30" width="32" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">REKAP HONOR DAN KEGIATAN MITRA TAHUN 2026</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Diekspor dari SI-CERMAT (Sistem Cek Rate Mitra Statistik) pada 31-08-2026 08:55</t>
+          <t xml:space="preserve">Diekspor dari SI-CERMAT (Sistem Cek Rate Mitra Statistik) pada 31-10-2026 10:02</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Nama Mitra</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Posisi</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Maks Honor/Bulan (Rp)</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">